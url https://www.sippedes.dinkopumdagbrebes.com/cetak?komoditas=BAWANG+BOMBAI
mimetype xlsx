--- v0 (2026-04-18)
+++ v1 (2026-07-19)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="BAWANG BOMBAI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'BAWANG BOMBAI'!$B$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Harga Rata-Rata</t>
   </si>
   <si>
     <t>26-05-2025</t>
   </si>
   <si>
     <t>27-05-2025</t>
   </si>
   <si>
     <t>28-05-2025</t>
   </si>
   <si>
     <t>02-06-2025</t>
   </si>
   <si>
     <t>03-06-2025</t>
   </si>
   <si>
@@ -533,50 +533,236 @@
     <t>06-04-2026</t>
   </si>
   <si>
     <t>07-04-2026</t>
   </si>
   <si>
     <t>09-04-2026</t>
   </si>
   <si>
     <t>10-04-2026</t>
   </si>
   <si>
     <t>13-04-2026</t>
   </si>
   <si>
     <t>14-04-2026</t>
   </si>
   <si>
     <t>15-04-2026</t>
   </si>
   <si>
     <t>16-04-2026</t>
   </si>
   <si>
     <t>17-04-2026</t>
+  </si>
+  <si>
+    <t>20-04-2026</t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t>22-04-2026</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t>24-04-2026</t>
+  </si>
+  <si>
+    <t>27-04-2026</t>
+  </si>
+  <si>
+    <t>28-04-2026</t>
+  </si>
+  <si>
+    <t>29-04-2026</t>
+  </si>
+  <si>
+    <t>30-04-2026</t>
+  </si>
+  <si>
+    <t>04-05-2026</t>
+  </si>
+  <si>
+    <t>05-05-2026</t>
+  </si>
+  <si>
+    <t>06-05-2026</t>
+  </si>
+  <si>
+    <t>07-05-2026</t>
+  </si>
+  <si>
+    <t>08-05-2026</t>
+  </si>
+  <si>
+    <t>11-05-2026</t>
+  </si>
+  <si>
+    <t>12-05-2026</t>
+  </si>
+  <si>
+    <t>13-05-2026</t>
+  </si>
+  <si>
+    <t>14-05-2026</t>
+  </si>
+  <si>
+    <t>15-05-2026</t>
+  </si>
+  <si>
+    <t>18-05-2026</t>
+  </si>
+  <si>
+    <t>19-05-2026</t>
+  </si>
+  <si>
+    <t>20-05-2026</t>
+  </si>
+  <si>
+    <t>21-05-2026</t>
+  </si>
+  <si>
+    <t>22-05-2026</t>
+  </si>
+  <si>
+    <t>25-05-2026</t>
+  </si>
+  <si>
+    <t>26-05-2026</t>
+  </si>
+  <si>
+    <t>28-05-2026</t>
+  </si>
+  <si>
+    <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>01-06-2026</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>03-06-2026</t>
+  </si>
+  <si>
+    <t>04-06-2026</t>
+  </si>
+  <si>
+    <t>05-06-2026</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>09-06-2026</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>12-06-2026</t>
+  </si>
+  <si>
+    <t>15-06-2026</t>
+  </si>
+  <si>
+    <t>17-06-2026</t>
+  </si>
+  <si>
+    <t>18-06-2026</t>
+  </si>
+  <si>
+    <t>19-06-2026</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>24-06-2026</t>
+  </si>
+  <si>
+    <t>25-06-2026</t>
+  </si>
+  <si>
+    <t>26-06-2026</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>30-06-2026</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>02-07-2026</t>
+  </si>
+  <si>
+    <t>03-07-2026</t>
+  </si>
+  <si>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>09-07-2026</t>
+  </si>
+  <si>
+    <t>10-07-2026</t>
+  </si>
+  <si>
+    <t>13-07-2026</t>
+  </si>
+  <si>
+    <t>14-07-2026</t>
+  </si>
+  <si>
+    <t>15-07-2026</t>
+  </si>
+  <si>
+    <t>16-07-2026</t>
+  </si>
+  <si>
+    <t>17-07-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -882,51 +1068,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C171"/>
+  <dimension ref="A1:C233"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="18" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1">
@@ -2774,50 +2960,732 @@
       </c>
       <c r="C169" s="1">
         <v>37667</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C170" s="1">
         <v>38333</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C171" s="1">
         <v>38333</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1">
+        <v>171</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C172" s="1">
+        <v>38333</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1">
+        <v>172</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C173" s="1">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1">
+        <v>173</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C174" s="1">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1">
+        <v>174</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C175" s="1">
+        <v>34000</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1">
+        <v>175</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C176" s="1">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1">
+        <v>176</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C177" s="1">
+        <v>37400</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1">
+        <v>177</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C178" s="1">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1">
+        <v>178</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C179" s="1">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1">
+        <v>179</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C180" s="1">
+        <v>37600</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1">
+        <v>180</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C181" s="1">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1">
+        <v>181</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C182" s="1">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1">
+        <v>182</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C183" s="1">
+        <v>37750</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1">
+        <v>183</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C184" s="1">
+        <v>39400</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1">
+        <v>184</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C185" s="1">
+        <v>39000</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1">
+        <v>185</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C186" s="1">
+        <v>39333</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1">
+        <v>186</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C187" s="1">
+        <v>38167</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1">
+        <v>187</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C188" s="1">
+        <v>37500</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1">
+        <v>188</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C189" s="1">
+        <v>37667</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1">
+        <v>189</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C190" s="1">
+        <v>37800</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1">
+        <v>190</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C191" s="1">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1">
+        <v>191</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C192" s="1">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1">
+        <v>192</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C193" s="1">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1">
+        <v>193</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C194" s="1">
+        <v>37800</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1">
+        <v>194</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C195" s="1">
+        <v>37800</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1">
+        <v>195</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C196" s="1">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1">
+        <v>196</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C197" s="1">
+        <v>37400</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1">
+        <v>197</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C198" s="1">
+        <v>38000</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1">
+        <v>198</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C199" s="1">
+        <v>36500</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1">
+        <v>199</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C200" s="1">
+        <v>35333</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1">
+        <v>200</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C201" s="1">
+        <v>31250</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1">
+        <v>201</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C202" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1">
+        <v>202</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C203" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1">
+        <v>203</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C204" s="1">
+        <v>37600</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1">
+        <v>204</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C205" s="1">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1">
+        <v>205</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C206" s="1">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1">
+        <v>206</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C207" s="1">
+        <v>37400</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1">
+        <v>207</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C208" s="1">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1">
+        <v>208</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C209" s="1">
+        <v>37750</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1">
+        <v>209</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C210" s="1">
+        <v>37600</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1">
+        <v>210</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C211" s="1">
+        <v>37400</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1">
+        <v>211</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C212" s="1">
+        <v>37500</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1">
+        <v>212</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C213" s="1">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1">
+        <v>213</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C214" s="1">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1">
+        <v>214</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C215" s="1">
+        <v>37750</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1">
+        <v>215</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C216" s="1">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1">
+        <v>216</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C217" s="1">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1">
+        <v>217</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C218" s="1">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1">
+        <v>218</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C219" s="1">
+        <v>37400</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1">
+        <v>219</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C220" s="1">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1">
+        <v>220</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C221" s="1">
+        <v>36500</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1">
+        <v>221</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C222" s="1">
+        <v>36750</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1">
+        <v>222</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C223" s="1">
+        <v>37200</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1">
+        <v>223</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C224" s="1">
+        <v>37667</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1">
+        <v>224</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C225" s="1">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1">
+        <v>225</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C226" s="1">
+        <v>36600</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1">
+        <v>226</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C227" s="1">
+        <v>37000</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1">
+        <v>227</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C228" s="1">
+        <v>36833</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1">
+        <v>228</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C229" s="1">
+        <v>36400</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1">
+        <v>229</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C230" s="1">
+        <v>35800</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1">
+        <v>230</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C231" s="1">
+        <v>36200</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1">
+        <v>231</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C232" s="1">
+        <v>36833</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1">
+        <v>232</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C233" s="1">
+        <v>36200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B1:C1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>